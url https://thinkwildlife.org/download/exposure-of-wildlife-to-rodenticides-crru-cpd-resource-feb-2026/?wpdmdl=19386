--- v0 (2026-02-26)
+++ v1 (2026-04-16)
@@ -253,63 +253,63 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="14995" autoAdjust="0"/>
     <p:restoredTop sz="79948" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="66" d="100"/>
-          <a:sy n="66" d="100"/>
+          <a:sx n="48" d="100"/>
+          <a:sy n="48" d="100"/>
         </p:scale>
-        <p:origin x="1330" y="48"/>
+        <p:origin x="67" y="437"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
@@ -382,51 +382,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{F5EDC82E-8555-48DF-90F7-47A26A8BFEE7}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -2876,60 +2876,51 @@
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="4343400"/>
             <a:ext cx="5029200" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...8 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-GB" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="78" name="Google Shape;78;p5:notes">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B55CF8D-3100-EC82-40F9-76EC4694E228}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
@@ -6898,51 +6889,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E071F55-8A6E-166D-DEAE-CCD70AB758AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65D495CB-62D5-0909-935C-8D78782D6736}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7098,51 +7089,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B7327CD-A498-975B-115F-2F63C1B54E8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52FABD55-4EEC-48AF-85CA-340989086E41}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7308,51 +7299,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA140C41-D6F2-104D-A580-0E591295C2C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46BB9C33-450B-8B32-947D-7FC622D34E4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8522,51 +8513,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDD5B887-2D51-3656-5489-1EB326AA2528}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D253CF45-59E3-2C25-ADB6-C984A3B0D4A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8798,51 +8789,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{253EC295-219F-EDA0-8A3C-85620F15D558}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C26D3D9-CA89-F478-7868-E08ADFF142EB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9066,51 +9057,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8E14BB9-02CA-B28B-506B-9BF79234C795}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43677F50-967F-7625-2BAE-B8C419EB31F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9481,51 +9472,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1E5D3AE-3885-14A1-42EB-843908688F2C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BE852D5-547F-A0C2-57D0-C1D87FDA7110}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9623,51 +9614,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45103A05-301B-22C7-66B8-9FD294580CA1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4BF08CE-CCCB-DAD0-BDCC-E053F7A0A3FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -9736,51 +9727,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7368F9B9-4563-A35A-825E-764632A9D24F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C7E020D-C507-C610-5B69-0F29D4300FB4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10049,51 +10040,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80389C19-B659-1972-C22B-7A1BA7FC7AB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{624D854B-830D-0611-D801-13DC83F8A091}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10338,51 +10329,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A636D21E-3BEF-586F-C732-DAAB8EAA1279}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3695636-7602-F162-ACF0-1BE3C7AED767}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -10589,51 +10580,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BD40B5E6-422B-4865-A686-2DD887628CEF}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>19/02/2026</a:t>
+              <a:t>05/03/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F297F88-6D87-6472-03F8-7030A1964EB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -25443,51 +25434,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600" defTabSz="457200">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buSzPct val="125000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21431A"/>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic"/>
                 <a:ea typeface="Century Gothic"/>
                 <a:cs typeface="Century Gothic"/>
                 <a:sym typeface="Century Gothic"/>
               </a:rPr>
-              <a:t>Some contaminated species have shown significant population increases throughout a period of widespread and SGAR exposure</a:t>
+              <a:t>Some contaminated species have shown significant population increases throughout a period of widespread SGAR exposure</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600" defTabSz="457200">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buSzPct val="125000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" sz="2400" kern="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="21431A"/>
               </a:solidFill>
               <a:latin typeface="Century Gothic"/>
               <a:ea typeface="Century Gothic"/>
               <a:cs typeface="Century Gothic"/>
               <a:sym typeface="Century Gothic"/>
             </a:endParaRPr>
           </a:p>
@@ -26957,51 +26948,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="800100" lvl="1" indent="-342900" defTabSz="457200">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buSzPct val="125000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21431A"/>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic"/>
                 <a:ea typeface="Century Gothic"/>
                 <a:cs typeface="Century Gothic"/>
                 <a:sym typeface="Century Gothic"/>
               </a:rPr>
-              <a:t>The success if the UK Rodenticide Stewardship Regime will be judged on demonstrated reductions in wildlife exposure</a:t>
+              <a:t>The success of the UK Rodenticide Stewardship Regime will be judged on demonstrated reductions in wildlife exposure</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="800100" lvl="1" indent="-342900" defTabSz="457200">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buSzPct val="125000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21431A"/>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic"/>
                 <a:ea typeface="Century Gothic"/>
                 <a:cs typeface="Century Gothic"/>
                 <a:sym typeface="Century Gothic"/>
               </a:rPr>
@@ -27900,51 +27891,51 @@
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600" defTabSz="457200">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buSzPct val="125000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" kern="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21431A"/>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic"/>
                 <a:ea typeface="Century Gothic"/>
                 <a:cs typeface="Century Gothic"/>
                 <a:sym typeface="Century Gothic"/>
               </a:rPr>
-              <a:t>A decline in bating conducted by farmers, with professional pest controllers being utilised</a:t>
+              <a:t>A decline in baiting conducted by farmers, with professional pest controllers being utilised</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="228600" indent="-228600" defTabSz="457200">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buSzPct val="125000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-GB" sz="2400" kern="0" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="21431A"/>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic"/>
                 <a:ea typeface="Century Gothic"/>
                 <a:cs typeface="Century Gothic"/>
                 <a:sym typeface="Century Gothic"/>
               </a:rPr>
@@ -30533,54 +30524,54 @@
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>9759</Words>
+  <Words>9660</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>600</Paragraphs>
+  <Paragraphs>598</Paragraphs>
   <Slides>33</Slides>
   <Notes>33</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Embedded OLE Servers</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>