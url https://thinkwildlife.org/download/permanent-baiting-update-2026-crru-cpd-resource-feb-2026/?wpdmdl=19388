--- v0 (2026-02-26)
+++ v1 (2026-04-16)
@@ -385,51 +385,51 @@
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId49" roundtripDataSignature="AMtx7miHaw4mzCpGxY7YCe0ihyi8P++CXg=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId49" roundtripDataSignature="AMtx7miHaw4mzCpGxY7YCe0ihyi8P++CXg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
@@ -464,51 +464,51 @@
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="29" d="100"/>
           <a:sy n="29" d="100"/>
         </p:scale>
         <p:origin x="1651" y="86"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-19699"/>
+      <p:origin x="0" y="-32059"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 2"/>
@@ -20951,81 +20951,50 @@
                 <a:cs typeface="Century Gothic"/>
                 <a:sym typeface="Century Gothic"/>
               </a:rPr>
               <a:t>While appropriately labelled cholecalciferol can be used for permanent baiting, with one option also for open areas, this active ingredient still poses certain risks</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buSzPct val="125000"/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="4800" dirty="0">
-[...29 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" sz="4800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21431A"/>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic"/>
                 <a:ea typeface="Century Gothic"/>
                 <a:cs typeface="Century Gothic"/>
                 <a:sym typeface="Century Gothic"/>
               </a:rPr>
               <a:t>There is no direct replacement for rodenticides</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="457200" marR="0" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
@@ -22721,60 +22690,72 @@
               <a:latin typeface="Century Gothic"/>
               <a:ea typeface="Century Gothic"/>
               <a:cs typeface="Century Gothic"/>
               <a:sym typeface="Century Gothic"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="685800" marR="0" lvl="0" indent="-685800" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="92D050"/>
               </a:buClr>
               <a:buSzPct val="125000"/>
               <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
               <a:buChar char="Ø"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" sz="4800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+              <a:rPr lang="en-GB" sz="4800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="21431A"/>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic"/>
                 <a:ea typeface="Century Gothic"/>
                 <a:cs typeface="Century Gothic"/>
                 <a:sym typeface="Century Gothic"/>
               </a:rPr>
-              <a:t>Only coumatetralyl, bromadiolone, </a:t>
+              <a:t>Only bromadiolone</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="4800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="21431A"/>
+                </a:solidFill>
+                <a:latin typeface="Century Gothic"/>
+                <a:ea typeface="Century Gothic"/>
+                <a:cs typeface="Century Gothic"/>
+                <a:sym typeface="Century Gothic"/>
+              </a:rPr>
+              <a:t>, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0" err="1">
                 <a:solidFill>
                   <a:srgbClr val="21431A"/>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic"/>
                 <a:ea typeface="Century Gothic"/>
                 <a:cs typeface="Century Gothic"/>
                 <a:sym typeface="Century Gothic"/>
               </a:rPr>
               <a:t>difenacoum</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="4800" b="0" i="0" u="none" strike="noStrike" cap="none" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21431A"/>
                 </a:solidFill>
                 <a:latin typeface="Century Gothic"/>
                 <a:ea typeface="Century Gothic"/>
                 <a:cs typeface="Century Gothic"/>
                 <a:sym typeface="Century Gothic"/>
               </a:rPr>
               <a:t> and cholecalciferol products may have permanent baiting authorisation</a:t>
             </a:r>
@@ -31269,54 +31250,54 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>5149</Words>
+  <Words>5133</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>493</Paragraphs>
+  <Paragraphs>492</Paragraphs>
   <Slides>41</Slides>
   <Notes>41</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>41</vt:i4>
       </vt:variant>